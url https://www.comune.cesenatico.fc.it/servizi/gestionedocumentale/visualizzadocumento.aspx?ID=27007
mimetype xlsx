--- v0 (2026-02-06)
+++ v1 (2026-09-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="16380" windowHeight="8190" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="elenco avvocati aggiornato" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="120">
   <si>
     <t>Cognome e nome/Studio legale                                                                         Città</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t>A</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve">  civile / falliment.</t>
     </r>
@@ -478,57 +478,66 @@
   <si>
     <t>ZANETTI LEONARDO (BOLOGNA)</t>
   </si>
   <si>
     <t>TOTO FABIO  (PALERMO)</t>
   </si>
   <si>
     <t>Dal  2026</t>
   </si>
   <si>
     <t>CLINI ALBERTO (PESARO)</t>
   </si>
   <si>
     <t>GUIDARELLI GIULIO  (BOLOGNA)</t>
   </si>
   <si>
     <t>VILLANI PINUCCIO (SAN MARCO IN LAMIS -FG)</t>
   </si>
   <si>
     <t>FIORENZA FRANCO (BOLOGNA)</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>2025 ultimo aggiornamento</t>
-[...1 lines deleted...]
-  <si>
     <t>CALABRETTA PAOLO (ACIREALE - CT)</t>
   </si>
   <si>
     <t>VENTURA FEDERICO (BOLOGNA)</t>
+  </si>
+  <si>
+    <t>BASILE EVANGELISTA (MILANO)</t>
+  </si>
+  <si>
+    <t>FONTANA FABIO (MILANO)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1 SEM 2026 - ultimo aggiornamento</t>
+  </si>
+  <si>
+    <t>CASTAGNOLI LUCA (CESENA)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -616,51 +625,51 @@
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
@@ -694,50 +703,54 @@
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
@@ -889,72 +902,72 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G101"/>
+  <dimension ref="A1:G104"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A93" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B106" sqref="B106"/>
+      <selection pane="bottomLeft" activeCell="I104" sqref="I104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="1"/>
     <col min="2" max="2" width="20.5703125" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="22.5" customHeight="1">
-      <c r="B1" s="29" t="s">
-[...6 lines deleted...]
-      <c r="G1" s="29"/>
+      <c r="B1" s="31" t="s">
+        <v>118</v>
+      </c>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
     </row>
     <row r="2" spans="1:7" ht="59.25">
       <c r="A2" s="3"/>
       <c r="B2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="30">
       <c r="A3" s="8">
         <v>1</v>
@@ -2515,78 +2528,125 @@
       <c r="F98" s="18"/>
       <c r="G98" s="18"/>
     </row>
     <row r="99" spans="1:7" s="24" customFormat="1" ht="30.75">
       <c r="A99" s="22">
         <v>97</v>
       </c>
       <c r="B99" s="25" t="s">
         <v>112</v>
       </c>
       <c r="C99" s="11" t="s">
         <v>34</v>
       </c>
       <c r="D99" s="10"/>
       <c r="E99" s="11"/>
       <c r="F99" s="26" t="s">
         <v>113</v>
       </c>
       <c r="G99" s="11"/>
     </row>
     <row r="100" spans="1:7" ht="30">
       <c r="A100" s="22">
         <v>98</v>
       </c>
       <c r="B100" s="27" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C100" s="28" t="s">
         <v>34</v>
       </c>
       <c r="D100" s="28"/>
       <c r="E100" s="28"/>
       <c r="F100" s="28"/>
       <c r="G100" s="28" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="101" spans="1:7" ht="30">
       <c r="A101" s="8">
         <v>99</v>
       </c>
       <c r="B101" s="27" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C101" s="28" t="s">
         <v>34</v>
       </c>
       <c r="D101" s="28"/>
       <c r="E101" s="28"/>
       <c r="F101" s="28" t="s">
         <v>34</v>
       </c>
       <c r="G101" s="28"/>
+    </row>
+    <row r="102" spans="1:7" ht="30">
+      <c r="A102" s="8">
+        <v>100</v>
+      </c>
+      <c r="B102" s="29" t="s">
+        <v>116</v>
+      </c>
+      <c r="C102" s="30"/>
+      <c r="D102" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E102" s="30"/>
+      <c r="F102" s="30"/>
+      <c r="G102" s="30"/>
+    </row>
+    <row r="103" spans="1:7" ht="30">
+      <c r="A103" s="8">
+        <v>101</v>
+      </c>
+      <c r="B103" s="29" t="s">
+        <v>117</v>
+      </c>
+      <c r="C103" s="30"/>
+      <c r="D103" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E103" s="30"/>
+      <c r="F103" s="30"/>
+      <c r="G103" s="30"/>
+    </row>
+    <row r="104" spans="1:7" ht="30">
+      <c r="A104" s="8">
+        <v>102</v>
+      </c>
+      <c r="B104" s="29" t="s">
+        <v>119</v>
+      </c>
+      <c r="C104" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="D104" s="28"/>
+      <c r="E104" s="28"/>
+      <c r="F104" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="G104" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:G1"/>
   </mergeCells>
   <pageMargins left="0.70833333333333304" right="0.70833333333333304" top="0.15763888888888899" bottom="0.15763888888888899" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>